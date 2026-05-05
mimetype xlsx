--- v0 (2026-02-28)
+++ v1 (2026-05-05)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Филиалы\FILIAL\2026\01.2026\119\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Филиалы\FILIAL\2026\03.2026\119\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="210" yWindow="210" windowWidth="11325" windowHeight="7185"/>
+    <workbookView xWindow="216" yWindow="216" windowWidth="11328" windowHeight="7188"/>
   </bookViews>
   <sheets>
     <sheet name="Форма 0409119" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_F119_212">'Форма 0409119'!$D$28</definedName>
     <definedName name="_F119_222">'Форма 0409119'!$D$29</definedName>
     <definedName name="_F119_232">'Форма 0409119'!$D$30</definedName>
     <definedName name="_F119_242">'Форма 0409119'!$D$31</definedName>
     <definedName name="_F119_252">'Форма 0409119'!$D$32</definedName>
     <definedName name="_F119_312">'Форма 0409119'!$D$39</definedName>
     <definedName name="_F119_322">'Форма 0409119'!$D$40</definedName>
     <definedName name="_F119_332">'Форма 0409119'!$D$41</definedName>
     <definedName name="_F119_342">'Форма 0409119'!$D$42</definedName>
     <definedName name="_F119_352">'Форма 0409119'!$D$43</definedName>
     <definedName name="_F119_412">'Форма 0409119'!$D$48</definedName>
     <definedName name="_F119_413">'Форма 0409119'!$E$48</definedName>
     <definedName name="_F119_422">'Форма 0409119'!$D$49</definedName>
     <definedName name="_F119_423">'Форма 0409119'!$E$49</definedName>
     <definedName name="_F119_432">'Форма 0409119'!$D$50</definedName>
     <definedName name="_F119_433">'Форма 0409119'!$E$50</definedName>
     <definedName name="_F119_512">'Форма 0409119'!$D$57</definedName>
     <definedName name="_F119_513">'Форма 0409119'!$E$57</definedName>
     <definedName name="_F119_514">'Форма 0409119'!$F$57</definedName>
     <definedName name="_F119_522">'Форма 0409119'!$D$58</definedName>
@@ -237,95 +237,95 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>²</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>Общероссийский классификатор управленческой документации.</t>
     </r>
   </si>
   <si>
-    <t>за январь месяц  2026 года</t>
+    <t>за март месяц  2026 года</t>
   </si>
   <si>
     <t>ББР Банк (акционерное общество)</t>
   </si>
   <si>
     <t>121099, г. Москва, 1-й Николощеповский пер., д.6, стр.1</t>
   </si>
   <si>
     <t>16.303</t>
   </si>
   <si>
-    <t>15.500</t>
+    <t>15.000</t>
   </si>
   <si>
     <t>15.450</t>
   </si>
   <si>
     <t>14.450</t>
   </si>
   <si>
     <t>13.500</t>
   </si>
   <si>
-    <t>237090</t>
-[...11 lines deleted...]
-    <t>1256028</t>
+    <t>2532426</t>
+  </si>
+  <si>
+    <t>9851416</t>
+  </si>
+  <si>
+    <t>4535727</t>
+  </si>
+  <si>
+    <t>1322851</t>
+  </si>
+  <si>
+    <t>2290869</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="186" formatCode="0.000"/>
+    <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -478,142 +478,142 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="186" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="186" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="186" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -1378,796 +1378,782 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G66"/>
+  <dimension ref="A1:G64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A64" sqref="A64:IV76"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="1.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="1.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.5703125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="1.7109375" style="3"/>
+    <col min="1" max="1" width="34.5546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="38.5546875" style="3" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="5.44140625" style="3" hidden="1" customWidth="1"/>
+    <col min="4" max="6" width="27.6640625" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="1.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="4"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="F3" s="6"/>
       <c r="G3" s="4"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="4"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G5" s="4"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G6" s="4"/>
     </row>
-    <row r="7" spans="1:7" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
+    <row r="7" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="46"/>
-[...2 lines deleted...]
-      <c r="E7" s="46"/>
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
       <c r="F7" s="7"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="16"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
     </row>
-    <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="51" t="s">
+    <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="51"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+    </row>
+    <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
     </row>
-    <row r="11" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
-      <c r="D11" s="35" t="s">
+      <c r="D11" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="47"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E11" s="49"/>
+    </row>
+    <row r="12" spans="1:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
-      <c r="D12" s="48" t="s">
+      <c r="D12" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="E12" s="49"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E12" s="51"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A14" s="50" t="s">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="50"/>
-[...2 lines deleted...]
-      <c r="E14" s="50"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
       <c r="F14" s="9"/>
     </row>
-    <row r="15" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="37" t="s">
+    <row r="15" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="37"/>
-[...2 lines deleted...]
-      <c r="E15" s="37"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
       <c r="F15" s="10"/>
     </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="35" t="s">
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="35"/>
-[...2 lines deleted...]
-      <c r="E16" s="35"/>
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
       <c r="F16" s="12"/>
     </row>
-    <row r="17" spans="1:6" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
-      <c r="D17" s="44" t="s">
+      <c r="D17" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="E17" s="45"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E17" s="44"/>
+    </row>
+    <row r="18" spans="1:6" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19">
         <v>1</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
-      <c r="D18" s="45">
+      <c r="D18" s="44">
         <v>2</v>
       </c>
-      <c r="E18" s="45"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E18" s="44"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
-      <c r="D19" s="52" t="s">
+      <c r="D19" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="53"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E19" s="47"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
-      <c r="D20" s="52" t="s">
+      <c r="D20" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E20" s="53"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E20" s="47"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
-      <c r="D21" s="52" t="s">
+      <c r="D21" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="E21" s="53"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E21" s="47"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="39"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E22" s="37"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="E23" s="39"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="E23" s="37"/>
+    </row>
+    <row r="24" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
     </row>
-    <row r="25" spans="1:6" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="35" t="s">
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B25" s="35"/>
-[...2 lines deleted...]
-      <c r="E25" s="35"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
       <c r="F25" s="12"/>
     </row>
-    <row r="26" spans="1:6" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
-      <c r="D26" s="44" t="s">
+      <c r="D26" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="E26" s="45"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E26" s="44"/>
+    </row>
+    <row r="27" spans="1:6" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19">
         <v>1</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
-      <c r="D27" s="45">
+      <c r="D27" s="44">
         <v>2</v>
       </c>
-      <c r="E27" s="45"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E27" s="44"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
-      <c r="D28" s="52" t="s">
-[...4 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D28" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="47"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
-      <c r="D29" s="52" t="s">
-[...4 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D29" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="47"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
-      <c r="D30" s="52" t="s">
-[...4 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D30" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="47"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
-      <c r="D31" s="38" t="s">
-[...4 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D31" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="37"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
-      <c r="D32" s="38" t="s">
-[...4 lines deleted...]
-    <row r="33" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="D32" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="37"/>
+    </row>
+    <row r="33" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
     </row>
-    <row r="34" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="36" t="s">
+    <row r="34" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B34" s="36"/>
-[...5 lines deleted...]
-      <c r="A35" s="36" t="s">
+      <c r="B34" s="45"/>
+      <c r="C34" s="45"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+    </row>
+    <row r="35" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="36"/>
-[...5 lines deleted...]
-      <c r="A36" s="35" t="s">
+      <c r="B35" s="45"/>
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+    </row>
+    <row r="36" spans="1:6" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="35"/>
-[...2 lines deleted...]
-      <c r="E36" s="35"/>
+      <c r="B36" s="42"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
       <c r="F36" s="12"/>
     </row>
-    <row r="37" spans="1:6" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:6" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
-      <c r="D37" s="44" t="s">
+      <c r="D37" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="E37" s="45"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E37" s="44"/>
+    </row>
+    <row r="38" spans="1:6" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19">
         <v>1</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
-      <c r="D38" s="45">
+      <c r="D38" s="44">
         <v>2</v>
       </c>
-      <c r="E38" s="45"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E38" s="44"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
-      <c r="D39" s="52" t="s">
-[...4 lines deleted...]
-    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D39" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="47"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="21"/>
       <c r="C40" s="21"/>
-      <c r="D40" s="52" t="s">
-[...4 lines deleted...]
-    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D40" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="47"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
-      <c r="D41" s="52" t="s">
-[...4 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D41" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="47"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
-      <c r="D42" s="38" t="s">
-[...4 lines deleted...]
-    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D42" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="37"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
-      <c r="D43" s="38" t="s">
-[...4 lines deleted...]
-    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D43" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="37"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="24"/>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
     </row>
-    <row r="45" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="35" t="s">
+    <row r="45" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="35"/>
-[...4 lines deleted...]
-    <row r="46" spans="1:6" ht="131.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="42"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+    </row>
+    <row r="46" spans="1:6" ht="131.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="18"/>
       <c r="C46" s="18"/>
       <c r="D46" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="27"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="19">
         <v>1</v>
       </c>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
       <c r="D47" s="19">
         <v>2</v>
       </c>
       <c r="E47" s="19">
         <v>3</v>
       </c>
       <c r="F47" s="27"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="21"/>
       <c r="C48" s="21"/>
       <c r="D48" s="26" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="28"/>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="21"/>
       <c r="C49" s="21"/>
       <c r="D49" s="26" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="28"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="21"/>
       <c r="C50" s="21"/>
       <c r="D50" s="26" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="23" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="28"/>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="24"/>
       <c r="B51" s="24"/>
       <c r="C51" s="24"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="24"/>
       <c r="B52" s="24"/>
       <c r="C52" s="24"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
     </row>
-    <row r="53" spans="1:6" s="8" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="40" t="s">
+    <row r="53" spans="1:6" s="8" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B53" s="40"/>
-[...5 lines deleted...]
-    <row r="54" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B53" s="38"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B54" s="29"/>
       <c r="C54" s="29"/>
-      <c r="D54" s="41" t="s">
+      <c r="D54" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="E54" s="42"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="E54" s="40"/>
+      <c r="F54" s="41"/>
+    </row>
+    <row r="55" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A55" s="30"/>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="30" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="30">
         <v>1</v>
       </c>
       <c r="B56" s="30"/>
       <c r="C56" s="30"/>
       <c r="D56" s="30">
         <v>2</v>
       </c>
       <c r="E56" s="30">
         <v>3</v>
       </c>
       <c r="F56" s="31">
         <v>4</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
       <c r="D57" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E57" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="32" t="s">
         <v>45</v>
       </c>
       <c r="E58" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F58" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
       <c r="D59" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E59" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F59" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E60" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F60" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="32" t="s">
         <v>48</v>
       </c>
       <c r="E61" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:6" ht="66" x14ac:dyDescent="0.25">
       <c r="A62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="13"/>
       <c r="C62" s="13"/>
       <c r="D62" s="32" t="s">
         <v>18</v>
       </c>
       <c r="E62" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F62" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:6" ht="79.2" x14ac:dyDescent="0.25">
       <c r="A63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="32" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="32" t="s">
         <v>18</v>
       </c>
       <c r="F63" s="33" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="14"/>
       <c r="B64" s="14"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="D19:E19"/>
-[...2 lines deleted...]
-    <mergeCell ref="D32:E32"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="D42:E42"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="D37:E37"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A9:E9"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D32:E32"/>
     <mergeCell ref="D27:E27"/>
-    <mergeCell ref="A16:E16"/>
-[...2 lines deleted...]
-    <mergeCell ref="D26:E26"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="D54:F54"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A34:E34"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="D40:E40"/>
-    <mergeCell ref="D38:E38"/>
-    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D26:E26"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="86" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>